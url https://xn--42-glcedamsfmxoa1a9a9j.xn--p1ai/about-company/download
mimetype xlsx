--- v0 (2026-04-30)
+++ v1 (2026-10-04)
@@ -28,60 +28,60 @@
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Полное наименование организации</t>
   </si>
   <si>
     <t>Сокращенное наименование</t>
   </si>
   <si>
     <t>ООО "ЗЕЛЁНЫЙ ГОРОД"</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t xml:space="preserve">650040, Кемеровская Область - Кузбасс,  г. Кемерово, ул. Космическая, 24, пом. 197</t>
   </si>
   <si>
     <t>Телефоны</t>
   </si>
   <si>
-    <t>8 (3842) 780-279 (Касса)</t>
+    <t>8 913 070 23 21 (Касса)</t>
   </si>
   <si>
     <t>Факс</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t>greencity42.site@mail.ru</t>
+    <t>greencity42@mail.ru</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
     <t>4205384972</t>
   </si>
   <si>
     <t>КПП</t>
   </si>
   <si>
     <t>420501001</t>
   </si>
   <si>
     <t>ОКВЭД</t>
   </si>
   <si>
     <t>ОКПО</t>
   </si>
   <si>
     <t>ОГРН</t>
   </si>
   <si>
     <t>1194205021174</t>
   </si>